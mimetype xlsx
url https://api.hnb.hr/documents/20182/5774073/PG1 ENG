--- v0 (2026-06-05)
+++ v1 (2026-09-10)
@@ -15,53 +15,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr date1904="true" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="45" windowWidth="19155" windowHeight="4935"/>
   </bookViews>
   <sheets>
     <sheet name="PG1 ENG" sheetId="1" r:id="rId10"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="23">
-[...1 lines deleted...]
-    <t>Zagreb, 27.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="26">
+  <si>
+    <t>Zagreb, 25.08.2026</t>
   </si>
   <si>
     <t>CROATIAN NATIONAL BANK</t>
   </si>
   <si>
     <t>Payment Operations Area</t>
   </si>
   <si>
     <t>Payment Operations Supervision Department </t>
   </si>
   <si>
     <t>  </t>
   </si>
   <si>
     <t>CASH DEPOSITS TO AND WITHDRAWALS FROM THE PAYMENT ACCOUNT OF CONSUMERS AND NON-CONSUMERS IN THE REPUBLIC OF CROATIA IN EURO {1} - year 2026
 </t>
   </si>
   <si>
     <t>Reporting period</t>
   </si>
   <si>
     <t>Type of amount</t>
   </si>
   <si>
     <t>CONSUMER</t>
@@ -76,50 +76,59 @@
     <t>Deposits</t>
   </si>
   <si>
     <t>Withdrawals</t>
   </si>
   <si>
     <t>Withdrawals{2}</t>
   </si>
   <si>
     <t> JANUARY</t>
   </si>
   <si>
     <t> TOTAL - Number of transactions </t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t> TOTAL - Value of transactions </t>
   </si>
   <si>
     <t> FEBRUARY</t>
   </si>
   <si>
     <t> MARCH</t>
+  </si>
+  <si>
+    <t> APRIL</t>
+  </si>
+  <si>
+    <t> MAY</t>
+  </si>
+  <si>
+    <t> JUNE</t>
   </si>
   <si>
     <t> TOTAL</t>
   </si>
   <si>
     <t>{1} Refers to euro deposits over-the-counter and into day/night deposit boxes and over-the-counter withdrawals at reporting entities.</t>
   </si>
   <si>
     <t>{2} Includes withdrawals from the accounts of credit institutions.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="none"/>
@@ -532,51 +541,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N19"/>
+  <dimension ref="A1:N25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21" customWidth="1"/>
     <col min="2" max="2" width="33" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="4" width="4" customWidth="1"/>
     <col min="5" max="5" width="21" customWidth="1"/>
     <col min="6" max="6" width="4" customWidth="1"/>
     <col min="7" max="7" width="21" customWidth="1"/>
     <col min="8" max="8" width="4" customWidth="1"/>
     <col min="9" max="9" width="21" customWidth="1"/>
     <col min="10" max="10" width="4" customWidth="1"/>
     <col min="11" max="11" width="21" customWidth="1"/>
     <col min="12" max="12" width="4" customWidth="1"/>
     <col min="13" max="13" width="21" customWidth="1"/>
     <col min="14" max="14" width="4" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s" s="1">
         <v>0</v>
       </c>
@@ -891,145 +900,409 @@
         <v>1544636846</v>
       </c>
       <c r="H15" t="s" s="7">
         <v>16</v>
       </c>
       <c r="I15" s="8">
         <v>134441896</v>
       </c>
       <c r="J15" t="s" s="7">
         <v>16</v>
       </c>
       <c r="K15" s="9">
         <v>1832497527</v>
       </c>
       <c r="L15" t="s" s="10">
         <v>16</v>
       </c>
       <c r="M15" s="9">
         <v>984803838</v>
       </c>
       <c r="N15" t="s" s="10">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:14">
-      <c r="A16" t="s" s="11">
+      <c r="A16" t="s" s="7">
         <v>20</v>
       </c>
-      <c r="B16" t="s" s="12">
+      <c r="B16" t="s" s="7">
         <v>15</v>
       </c>
-      <c r="C16" s="13">
-[...32 lines deleted...]
-      <c r="N16" t="s" s="12">
+      <c r="C16" s="8">
+        <v>1917113</v>
+      </c>
+      <c r="D16" t="s" s="7">
+        <v>16</v>
+      </c>
+      <c r="E16" s="8">
+        <v>523708</v>
+      </c>
+      <c r="F16" t="s" s="7">
+        <v>16</v>
+      </c>
+      <c r="G16" s="8">
+        <v>905158</v>
+      </c>
+      <c r="H16" t="s" s="7">
+        <v>16</v>
+      </c>
+      <c r="I16" s="8">
+        <v>146780</v>
+      </c>
+      <c r="J16" t="s" s="7">
+        <v>16</v>
+      </c>
+      <c r="K16" s="9">
+        <v>2822271</v>
+      </c>
+      <c r="L16" t="s" s="10">
+        <v>16</v>
+      </c>
+      <c r="M16" s="9">
+        <v>670488</v>
+      </c>
+      <c r="N16" t="s" s="10">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:14">
-      <c r="A17" t="s" s="14">
-[...2 lines deleted...]
-      <c r="B17" t="s" s="12">
+      <c r="A17" t="s" s="7">
+        <v>16</v>
+      </c>
+      <c r="B17" t="s" s="7">
         <v>17</v>
       </c>
-      <c r="C17" s="13">
-[...32 lines deleted...]
-      <c r="N17" t="s" s="12">
+      <c r="C17" s="8">
+        <v>261212253</v>
+      </c>
+      <c r="D17" t="s" s="7">
+        <v>16</v>
+      </c>
+      <c r="E17" s="8">
+        <v>764929873</v>
+      </c>
+      <c r="F17" t="s" s="7">
+        <v>16</v>
+      </c>
+      <c r="G17" s="8">
+        <v>1571537045</v>
+      </c>
+      <c r="H17" t="s" s="7">
+        <v>16</v>
+      </c>
+      <c r="I17" s="8">
+        <v>131665103</v>
+      </c>
+      <c r="J17" t="s" s="7">
+        <v>16</v>
+      </c>
+      <c r="K17" s="9">
+        <v>1832749298</v>
+      </c>
+      <c r="L17" t="s" s="10">
+        <v>16</v>
+      </c>
+      <c r="M17" s="9">
+        <v>896594976</v>
+      </c>
+      <c r="N17" t="s" s="10">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:14">
-      <c r="A18" t="s">
+      <c r="A18" t="s" s="7">
         <v>21</v>
       </c>
+      <c r="B18" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="C18" s="8">
+        <v>1868090</v>
+      </c>
+      <c r="D18" t="s" s="7">
+        <v>16</v>
+      </c>
+      <c r="E18" s="8">
+        <v>497206</v>
+      </c>
+      <c r="F18" t="s" s="7">
+        <v>16</v>
+      </c>
+      <c r="G18" s="8">
+        <v>890406</v>
+      </c>
+      <c r="H18" t="s" s="7">
+        <v>16</v>
+      </c>
+      <c r="I18" s="8">
+        <v>133346</v>
+      </c>
+      <c r="J18" t="s" s="7">
+        <v>16</v>
+      </c>
+      <c r="K18" s="9">
+        <v>2758496</v>
+      </c>
+      <c r="L18" t="s" s="10">
+        <v>16</v>
+      </c>
+      <c r="M18" s="9">
+        <v>630552</v>
+      </c>
+      <c r="N18" t="s" s="10">
+        <v>16</v>
+      </c>
     </row>
     <row r="19" spans="1:14">
-      <c r="A19" t="s">
+      <c r="A19" t="s" s="7">
+        <v>16</v>
+      </c>
+      <c r="B19" t="s" s="7">
+        <v>17</v>
+      </c>
+      <c r="C19" s="8">
+        <v>264590230</v>
+      </c>
+      <c r="D19" t="s" s="7">
+        <v>16</v>
+      </c>
+      <c r="E19" s="8">
+        <v>727391373</v>
+      </c>
+      <c r="F19" t="s" s="7">
+        <v>16</v>
+      </c>
+      <c r="G19" s="8">
+        <v>1575430219</v>
+      </c>
+      <c r="H19" t="s" s="7">
+        <v>16</v>
+      </c>
+      <c r="I19" s="8">
+        <v>126165992</v>
+      </c>
+      <c r="J19" t="s" s="7">
+        <v>16</v>
+      </c>
+      <c r="K19" s="9">
+        <v>1840020449</v>
+      </c>
+      <c r="L19" t="s" s="10">
+        <v>16</v>
+      </c>
+      <c r="M19" s="9">
+        <v>853557365</v>
+      </c>
+      <c r="N19" t="s" s="10">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" t="s" s="7">
         <v>22</v>
+      </c>
+      <c r="B20" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="C20" s="8">
+        <v>1902223</v>
+      </c>
+      <c r="D20" t="s" s="7">
+        <v>16</v>
+      </c>
+      <c r="E20" s="8">
+        <v>490689</v>
+      </c>
+      <c r="F20" t="s" s="7">
+        <v>16</v>
+      </c>
+      <c r="G20" s="8">
+        <v>979614</v>
+      </c>
+      <c r="H20" t="s" s="7">
+        <v>16</v>
+      </c>
+      <c r="I20" s="8">
+        <v>133880</v>
+      </c>
+      <c r="J20" t="s" s="7">
+        <v>16</v>
+      </c>
+      <c r="K20" s="9">
+        <v>2881837</v>
+      </c>
+      <c r="L20" t="s" s="10">
+        <v>16</v>
+      </c>
+      <c r="M20" s="9">
+        <v>624569</v>
+      </c>
+      <c r="N20" t="s" s="10">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" t="s" s="7">
+        <v>16</v>
+      </c>
+      <c r="B21" t="s" s="7">
+        <v>17</v>
+      </c>
+      <c r="C21" s="8">
+        <v>303154095</v>
+      </c>
+      <c r="D21" t="s" s="7">
+        <v>16</v>
+      </c>
+      <c r="E21" s="8">
+        <v>735238713</v>
+      </c>
+      <c r="F21" t="s" s="7">
+        <v>16</v>
+      </c>
+      <c r="G21" s="8">
+        <v>1848938853</v>
+      </c>
+      <c r="H21" t="s" s="7">
+        <v>16</v>
+      </c>
+      <c r="I21" s="8">
+        <v>133665152</v>
+      </c>
+      <c r="J21" t="s" s="7">
+        <v>16</v>
+      </c>
+      <c r="K21" s="9">
+        <v>2152092948</v>
+      </c>
+      <c r="L21" t="s" s="10">
+        <v>16</v>
+      </c>
+      <c r="M21" s="9">
+        <v>868903865</v>
+      </c>
+      <c r="N21" t="s" s="10">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" t="s" s="11">
+        <v>23</v>
+      </c>
+      <c r="B22" t="s" s="12">
+        <v>15</v>
+      </c>
+      <c r="C22" s="13">
+        <v>11322482</v>
+      </c>
+      <c r="D22" t="s" s="12">
+        <v>16</v>
+      </c>
+      <c r="E22" s="13">
+        <v>2986684</v>
+      </c>
+      <c r="F22" t="s" s="12">
+        <v>16</v>
+      </c>
+      <c r="G22" s="13">
+        <v>5303513</v>
+      </c>
+      <c r="H22" t="s" s="12">
+        <v>16</v>
+      </c>
+      <c r="I22" s="13">
+        <v>847891</v>
+      </c>
+      <c r="J22" t="s" s="12">
+        <v>16</v>
+      </c>
+      <c r="K22" s="13">
+        <v>16625995</v>
+      </c>
+      <c r="L22" t="s" s="12">
+        <v>16</v>
+      </c>
+      <c r="M22" s="13">
+        <v>3834575</v>
+      </c>
+      <c r="N22" t="s" s="12">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" t="s" s="14">
+        <v>16</v>
+      </c>
+      <c r="B23" t="s" s="12">
+        <v>17</v>
+      </c>
+      <c r="C23" s="13">
+        <v>1645338918</v>
+      </c>
+      <c r="D23" t="s" s="12">
+        <v>16</v>
+      </c>
+      <c r="E23" s="13">
+        <v>4399313793</v>
+      </c>
+      <c r="F23" t="s" s="12">
+        <v>16</v>
+      </c>
+      <c r="G23" s="13">
+        <v>9118225799</v>
+      </c>
+      <c r="H23" t="s" s="12">
+        <v>16</v>
+      </c>
+      <c r="I23" s="13">
+        <v>748403493</v>
+      </c>
+      <c r="J23" t="s" s="12">
+        <v>16</v>
+      </c>
+      <c r="K23" s="13">
+        <v>10763564717</v>
+      </c>
+      <c r="L23" t="s" s="12">
+        <v>16</v>
+      </c>
+      <c r="M23" s="13">
+        <v>5147717286</v>
+      </c>
+      <c r="N23" t="s" s="12">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" t="s">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A4:N4"/>
     <mergeCell ref="A5:N5"/>
     <mergeCell ref="A6:N6"/>
     <mergeCell ref="A7:N7"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="G8:J8"/>
     <mergeCell ref="K8:N8"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="M9:N9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>